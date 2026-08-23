--- v0 (2026-06-12)
+++ v1 (2026-08-23)
@@ -423,51 +423,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D180"/>
+  <dimension ref="A1:D360"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>№</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -497,2897 +497,6573 @@
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Mekato cafe | ميكاتو كافي</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>https://instagram.com/mekato.cafee</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>cafe_estkana</t>
+          <t>Estkana</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>https://instagram.com/cafe_estkana</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>مطعم التايلندي - Thailandy</t>
+          <t xml:space="preserve"> Thailandy</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>https://instagram.com/thailandi_gaza</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>SKY VIEW | مطعم سكاي ڤيو</t>
+          <t>SKY VIEW</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>مطعم ومقهى سكاي فيو
 🌤️ أبعد من مجرد إطلالة.. أقرب لكل حواسك.
 📍 مفترق النص جنوباً400 متر بجانب منتزه حياة.
 📌 تصفح المنيو الجديد في الهايلايت.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>https://instagram.com/r.sky.view</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Scoop</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>https://instagram.com/c.scoop.beach</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>الجرجاوي للعصائر والمرطبات</t>
+          <t>Jerjawe Juice</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>الفرع الرئيسي :📌غزة - البلد - شارع فهمي بيك
 الفرع الثاني: 📌الجندي المجهول قرب مشفى اصدقاء المريض
 📞 0599867777</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>https://instagram.com/jerjawe.juice</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Pistachio بستاشيو</t>
+          <t xml:space="preserve">Pistachio </t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>https://instagram.com/pistachio.gaza</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Vanilla cafee &amp; sweet</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>مش بس مكان،  تجربة حلوة بطعم فانيلا✨
 جلسات هادئة، مناسبات
 غزة، شارع الشهداء، بجوار برج فلسطين
 📱 0592400302</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>https://instagram.com/1vanilla_cafe</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>SNOUNU | سنونو</t>
+          <t xml:space="preserve">SNOUNU </t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>احنا براند إلو قصة وقصة لازم تلف العالم كله 💛 🌍
 سنونو قلب زبونو 😍
 For T.W Order: 0599468542 || #889</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>https://instagram.com/snounu</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>هابي شوكلت | Happy Chocolate</t>
+          <t>Happy Chocolate</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>🍰 كيك بطعم السعادة
 خانيونس – البلد
 شارع جمال عبد الناصر
 مقابل شارع الدنانير
 بانتظاركم في محلنا بكل حب ❤
 رقم التواصل:0594441744</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>https://instagram.com/happy_.chocolate</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>O2 مطعم</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>مأكولات-مشروبات-حلويات 
 رقم التواصل للطلبات والديليفري ⬇️
 08-2899155
 1. النصر-بالقرب من سويدي النصر  
 2. النصيرات - دوار أبو صرار
 المنيو مع الأسعار ⬇️</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>https://instagram.com/o2gaza1</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>athar.cafe.gaza</t>
+          <t>Zaitouna Cam</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://instagram.com/athar.cafe.gaza</t>
+          <t>https://instagram.com/cafe_zaitouna</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Zaitouna Cam</t>
+          <t>Café New Gaze</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://instagram.com/cafe_zaitouna</t>
+          <t>https://instagram.com/new_gazaa</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Café New Gaze</t>
-[...2 lines deleted...]
-      <c r="C16" t="inlineStr"/>
+          <t>Cake Boss</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>متخصصون بالكيك، الحلويات الغربية، والمعجنات الفرنسية
+نستقبلكم بمكان أنيق بطابع فرنسي مميز 
+📍 مدينة غزة نهاية شارع الوحدة، غرب مفترق الشعبيـة</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>https://instagram.com/new_gazaa</t>
+          <t>https://instagram.com/cakeboss.gaza</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>pizza_piza25</t>
-[...40 lines deleted...]
-      <c r="C19" t="inlineStr">
+          <t>Chef Hamada</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>صاحب مطعم الشيف حمادة 
 العنوان : غزة - شارع الوحدة - مقابل محطة لبيب الحلو
 رقم الجوال : 0593737350- 0566173000
 مطعم الشيف حمادة</t>
         </is>
       </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>https://instagram.com/chef_hamada1</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Ice Cream Hamada</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>https://instagram.com/ice_cream_hamada</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Orca Resto Cafe</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>https://instagram.com/chef_hamada1</t>
+          <t>https://instagram.com/orca.resto.cafe</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>بوظة حمادة</t>
+          <t>CUPRESSO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://instagram.com/ice_cream_hamada</t>
+          <t>https://instagram.com/cupresso.dose</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>أوركا ريستو كافي</t>
+          <t>Sultan Restaurant</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>https://instagram.com/orca.resto.cafe</t>
+          <t>https://instagram.com/sultan.restaurant</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>doozan.cafe</t>
-[...146 lines deleted...]
-      <c r="C31" t="inlineStr">
+          <t>Neapolitana Gaza</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>مطعم نابوليتانا - الطعم النابولي الأصلي
 للتواصل :
 جوال : 0592224446
 وطنية : 0566224446 
 عنوان : غزة - مقابل ساحة الكتيبة - بجوار لجنة انتخابات غزة</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>https://instagram.com/neapolitana.gaza</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...8 lines deleted...]
-      <c r="C32" t="inlineStr">
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>ALQadi Sweets Msk</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>القاضي مسك هي علامة تجارية مشهورة في قطاع غزة، تعد واحدة من أكبر الشركات المتخصصة في صناعة الحلويات والكيك.إختيارك الامثل في عالم الحلويات</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>https://instagram.com/alqadisweets_</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...9 lines deleted...]
-      <c r="D33" t="inlineStr">
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>BUN | Khan Yunis</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
         <is>
           <t>https://instagram.com/bun.gaza1</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...19 lines deleted...]
-      <c r="B35" t="inlineStr">
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="inlineStr">
         <is>
           <t>Comma Café</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr">
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
         <is>
           <t>https://instagram.com/comma.cafee</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...9 lines deleted...]
-      <c r="D36" t="inlineStr">
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EL_GARDEN </t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
         <is>
           <t>https://instagram.com/el.garden.cafe</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...25 lines deleted...]
-      <c r="D38" t="inlineStr">
+    <row r="27">
+      <c r="A27" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Green Café🌿 </t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
         <is>
           <t>https://instagram.com/green.cafe0</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...8 lines deleted...]
-      <c r="C39" t="inlineStr">
+    <row r="28">
+      <c r="A28" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Manakish</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>مناقيش الخولي طعمها بلدي وريفي على ذوقك رح تحبها من اول لقمة
 غزة، الرمال: شارع الشهداء، بجوار برج فلسطين
 جــــوال | 0597799440
 أوريدو | 0567799440</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>https://instagram.com/manakishalkhouli</t>
         </is>
       </c>
     </row>
-    <row r="40">
-[...9 lines deleted...]
-      <c r="D40" t="inlineStr">
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Moh Z Co</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>العنوان 📌الرمال مقابل بنك فلسطين مدخل شارع الكنز.
+0567600300</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
         <is>
           <t>https://instagram.com/moh_z_co</t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...3 lines deleted...]
-      <c r="B41" t="inlineStr">
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="inlineStr">
         <is>
           <t>Broxel Café</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr">
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
         <is>
           <t>https://instagram.com/broxel_cafe1</t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...24 lines deleted...]
-      <c r="C43" t="inlineStr">
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Al-Taj Restaurant</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>مطعم #التاج لأشهى الأكل الشرقي و الغربي 
 #العنوان غزة الرمال شارع اليرموك
 شرق مفترق الزهارنة عمارة التاج هوم 1
 جوال : 0593104000 
 وطنية : 0566914914</t>
         </is>
       </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>https://instagram.com/altaj_rest</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rayhana Restaurant </t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>https://instagram.com/rayhana_restaurant</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Jadi Jadak</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>https://instagram.com/jadi_jadak12</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Dokanafkargaza</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>دكان افكار _غزة
+توزيعات واشغال يدوية
+Gaza,Palestine،</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>https://instagram.com/dokanafkargaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>غزتنا - Ghazetna</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>https://instagram.com/ghazetna</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>مطعم السماك</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alsammak.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>LANOVA _caffe</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>https://instagram.com/lanova.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Abusaud Sweets</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>https://instagram.com/abusaud_sweets</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Restaurant Shobik</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>https://instagram.com/shobek_lobik</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Bolbol Extra</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>https://instagram.com/bolbol.extra</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Yehia Saqalah</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>https://instagram.com/yehia_saqalah</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>CavaTop☕️</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>https://instagram.com/cava_top1</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Aljerawe</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>https://instagram.com/altaj_rest</t>
+          <t>https://instagram.com/restaurant_aljerjawe</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Rayhana Restaurant  | مطعم ريحانة</t>
+          <t>Elsada Shafout</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>https://instagram.com/rayhana_restaurant</t>
+          <t>https://instagram.com/elsada.shafout</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>حلويات جدي وجدك</t>
-[...414 lines deleted...]
-      <c r="C70" t="inlineStr">
+          <t xml:space="preserve">Bab Elbahr </t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
         <is>
           <t>🍴مطعم متخصص في تقديم المأكولات البحرية 
 📍غزة، شارع الرشيد، مقابل الحسبة 
 0592890888-0566890888📱
 تصفح المنيو👇</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>https://instagram.com/babelbahr.ps</t>
         </is>
       </c>
     </row>
-    <row r="71">
-[...27 lines deleted...]
-      <c r="B72" t="inlineStr">
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="inlineStr">
         <is>
           <t>Eatmeat-Smoked</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
-      <c r="D72" t="inlineStr">
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
         <is>
           <t>https://instagram.com/eatmeat_smoked</t>
         </is>
       </c>
     </row>
-    <row r="73">
-[...9 lines deleted...]
-      <c r="D73" t="inlineStr">
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Elomda restaurant</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
         <is>
           <t>https://instagram.com/elomda_restaurant</t>
         </is>
       </c>
     </row>
-    <row r="74">
-[...34 lines deleted...]
-      <c r="D75" t="inlineStr">
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Alsaada Land</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
         <is>
           <t>https://instagram.com/alsaada_land</t>
         </is>
       </c>
     </row>
-    <row r="76">
-[...3 lines deleted...]
-      <c r="B76" t="inlineStr">
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="inlineStr">
         <is>
           <t>Flavor cake.Abrar Abdo</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
-      <c r="D76" t="inlineStr">
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr">
         <is>
           <t>https://instagram.com/flavorcake_gaza</t>
         </is>
       </c>
     </row>
-    <row r="77">
-[...8 lines deleted...]
-      <c r="C77" t="inlineStr">
+    <row r="50">
+      <c r="A50" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Wanas</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
         <is>
           <t>•  || لمتنا الحلوة 💛
 • ✨وَنَس| تجــربة مــذاق تستحــق الوَنَس|✨
 •📍| خان يونس، بحر القرارة بالقرب من مفترق أصداء |</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D50" t="inlineStr">
         <is>
           <t>https://instagram.com/resta_cafe_wanas</t>
         </is>
       </c>
     </row>
-    <row r="78">
-[...41 lines deleted...]
-      <c r="D80" t="inlineStr">
+    <row r="51">
+      <c r="A51" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Aldaar cafe</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
         <is>
           <t>https://instagram.com/aldaar_cafe</t>
         </is>
       </c>
     </row>
-    <row r="81">
-[...25 lines deleted...]
-      <c r="D82" t="inlineStr">
+    <row r="52">
+      <c r="A52" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Ulus Cafe</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
         <is>
           <t>https://instagram.com/ulus_cafe</t>
         </is>
       </c>
     </row>
-    <row r="83">
-[...3 lines deleted...]
-      <c r="B83" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" t="inlineStr">
         <is>
           <t>شاورما حسن العف| Shawarma hassan</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr"/>
-      <c r="D83" t="inlineStr">
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr">
         <is>
           <t>https://instagram.com/shawarma_hassan_alaf</t>
         </is>
       </c>
     </row>
-    <row r="84">
-[...9 lines deleted...]
-      <c r="D84" t="inlineStr">
+    <row r="54">
+      <c r="A54" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Al Basha Coffe</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
         <is>
           <t>https://instagram.com/bashaa_cofe</t>
         </is>
       </c>
     </row>
-    <row r="85">
-[...9 lines deleted...]
-      <c r="D85" t="inlineStr">
+    <row r="55">
+      <c r="A55" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Black Forest Cake</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr">
         <is>
           <t>https://instagram.com/blackforest.cake</t>
         </is>
       </c>
     </row>
-    <row r="86">
-[...25 lines deleted...]
-      <c r="D87" t="inlineStr">
+    <row r="56">
+      <c r="A56" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Al Khaleg Cafe</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr">
         <is>
           <t>https://instagram.com/al.khaleg.cafe</t>
         </is>
       </c>
     </row>
-    <row r="88">
-[...3 lines deleted...]
-      <c r="B88" t="inlineStr">
+    <row r="57">
+      <c r="A57" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" t="inlineStr">
         <is>
           <t>Saif Café</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
-      <c r="D88" t="inlineStr">
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
         <is>
           <t>https://instagram.com/saif.cafee</t>
         </is>
       </c>
     </row>
-    <row r="89">
-[...3 lines deleted...]
-      <c r="B89" t="inlineStr">
+    <row r="58">
+      <c r="A58" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" t="inlineStr">
         <is>
           <t>Rivera Gaza | Cafe &amp; Restaurant</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
-      <c r="D89" t="inlineStr">
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
         <is>
           <t>https://instagram.com/riveragaza</t>
         </is>
       </c>
     </row>
-    <row r="90">
-[...9 lines deleted...]
-      <c r="D90" t="inlineStr">
+    <row r="59">
+      <c r="A59" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Shawarma Salman</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
         <is>
           <t>https://instagram.com/shawrma.salman</t>
         </is>
       </c>
     </row>
-    <row r="91">
-[...9 lines deleted...]
-      <c r="D91" t="inlineStr">
+    <row r="60">
+      <c r="A60" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Halab Sweets</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
         <is>
           <t>https://instagram.com/halabsweetsps</t>
         </is>
       </c>
     </row>
-    <row r="92">
-[...9 lines deleted...]
-      <c r="D92" t="inlineStr">
+    <row r="61">
+      <c r="A61" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Al Badia</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr"/>
+      <c r="D61" t="inlineStr">
         <is>
           <t>https://instagram.com/_al_badia</t>
         </is>
       </c>
     </row>
-    <row r="93">
-[...3 lines deleted...]
-      <c r="B93" t="inlineStr">
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="inlineStr">
         <is>
           <t>TOGO</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C62" t="inlineStr">
         <is>
           <t>Togo Café قهوة مميزة وأجواء هادئة
 ☕️
 ✨ لحظات استرخاء وراحة لكل يوم
 🎶 مكانك المثالي للعمل أو لقاء الأصدقاء
 📍 تقاطع شارع فلسطين بالقرب من مكتبة أجيال</t>
         </is>
       </c>
-      <c r="D93" t="inlineStr">
+      <c r="D62" t="inlineStr">
         <is>
           <t>https://instagram.com/togo_.cafe</t>
         </is>
       </c>
     </row>
-    <row r="94">
-[...9 lines deleted...]
-      <c r="D94" t="inlineStr">
+    <row r="63">
+      <c r="A63" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Angus</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr">
         <is>
           <t>https://instagram.com/angus_for_meat</t>
         </is>
       </c>
     </row>
-    <row r="95">
-[...9 lines deleted...]
-      <c r="D95" t="inlineStr">
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bite on fire </t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
         <is>
           <t>https://instagram.com/bite.on.fire</t>
         </is>
       </c>
     </row>
-    <row r="96">
-[...40 lines deleted...]
-      <c r="C98" t="inlineStr">
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Coast Palace</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>🏰 كوست بالاس | Coast Palace 
 (قصر_الساحل)🗓️ احجزوا موعدكم الآن واصنعوا ذكرياتكم
 📍 [ خانيونس_جنوب ميناء بحر القرارة ب200 متر]
 💬 للاستفسار👈0567777538</t>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>https://instagram.com/coastpalace.ps</t>
         </is>
       </c>
     </row>
-    <row r="99">
-[...24 lines deleted...]
-      <c r="C100" t="inlineStr">
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Lamma</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>لِمّة
 الدنيا لِسّا فيها 🤍
 قعدة..أكل.. قهوة..مساحات عمل
  📍شارع الجلاء
 الشارع الغربي المقابل لجمعية الشبان المسيحية
 بجوار عيادة أطباء العالم – فرنسا</t>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>https://instagram.com/lamma_ps</t>
         </is>
       </c>
     </row>
-    <row r="101">
-[...9 lines deleted...]
-      <c r="D101" t="inlineStr">
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Oops Cafe</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
         <is>
           <t>https://instagram.com/oops.cafee</t>
         </is>
       </c>
     </row>
-    <row r="102">
-[...9 lines deleted...]
-      <c r="D102" t="inlineStr">
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Sanabil restaurant</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
         <is>
           <t>https://instagram.com/sanabel.resturant</t>
         </is>
       </c>
     </row>
-    <row r="103">
-[...19 lines deleted...]
-      <c r="B104" t="inlineStr">
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="inlineStr">
         <is>
           <t>glace elameer جلاسيه الأمير</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr"/>
-      <c r="D104" t="inlineStr">
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
         <is>
           <t>https://instagram.com/glaceelameer</t>
         </is>
       </c>
     </row>
-    <row r="105">
-[...9 lines deleted...]
-      <c r="D105" t="inlineStr">
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Hazem Almznnar</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
         <is>
           <t>https://instagram.com/hazemalmznnarsweets</t>
         </is>
       </c>
     </row>
-    <row r="106">
-[...3 lines deleted...]
-      <c r="B106" t="inlineStr">
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="inlineStr">
         <is>
           <t>Iwan Restaurant  مطعم إيوان</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr"/>
-      <c r="D106" t="inlineStr">
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr">
         <is>
           <t>https://instagram.com/restaurant.iwan</t>
         </is>
       </c>
     </row>
-    <row r="107">
-[...9 lines deleted...]
-      <c r="D107" t="inlineStr">
+    <row r="72">
+      <c r="A72" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Bazooka</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
         <is>
           <t>https://instagram.com/bazooka_sweet</t>
         </is>
       </c>
     </row>
-    <row r="108">
-[...25 lines deleted...]
-      <c r="D109" t="inlineStr">
+    <row r="73">
+      <c r="A73" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Top One Chocolate</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr">
         <is>
           <t>https://instagram.com/toponechocolate</t>
         </is>
       </c>
     </row>
-    <row r="110">
-[...9 lines deleted...]
-      <c r="D110" t="inlineStr">
+    <row r="74">
+      <c r="A74" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POP </t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr"/>
+      <c r="D74" t="inlineStr">
         <is>
           <t>https://instagram.com/pop_4gaza</t>
         </is>
       </c>
     </row>
-    <row r="111">
-[...9 lines deleted...]
-      <c r="D111" t="inlineStr">
+    <row r="75">
+      <c r="A75" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Evan Restaurant</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr">
         <is>
           <t>https://instagram.com/evan.restaurant.gaza</t>
         </is>
       </c>
     </row>
-    <row r="112">
-[...9 lines deleted...]
-      <c r="D112" t="inlineStr">
+    <row r="76">
+      <c r="A76" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Beit Al Taboon</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr">
         <is>
           <t>https://instagram.com/beit_al_taboon</t>
         </is>
       </c>
     </row>
-    <row r="113">
-[...3 lines deleted...]
-      <c r="B113" t="inlineStr">
+    <row r="77">
+      <c r="A77" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" t="inlineStr">
         <is>
           <t>coffee shop777</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr"/>
-      <c r="D113" t="inlineStr">
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr">
         <is>
           <t>https://instagram.com/caffee.777</t>
         </is>
       </c>
     </row>
-    <row r="114">
-[...8 lines deleted...]
-      <c r="C114" t="inlineStr">
+    <row r="78">
+      <c r="A78" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Vista Café &amp; Restaurant</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
         <is>
           <t>نكهة راقية • أجواء مميزة • إطلالة أجمل
 📍المكان : خانيونس القراره -شارع الرشيد 
 شمال  الميناء 300متر</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
+      <c r="D78" t="inlineStr">
         <is>
           <t>https://instagram.com/vistacafe2026</t>
         </is>
       </c>
     </row>
-    <row r="115">
-[...9 lines deleted...]
-      <c r="D115" t="inlineStr">
+    <row r="79">
+      <c r="A79" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Khayal Restaurant</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
         <is>
           <t>https://instagram.com/khayal_rest</t>
         </is>
       </c>
     </row>
-    <row r="116">
-[...9 lines deleted...]
-      <c r="D116" t="inlineStr">
+    <row r="80">
+      <c r="A80" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Two Coffee</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr">
         <is>
           <t>https://instagram.com/twocoffee.gz</t>
         </is>
       </c>
     </row>
-    <row r="117">
-[...3 lines deleted...]
-      <c r="B117" t="inlineStr">
+    <row r="81">
+      <c r="A81" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" t="inlineStr">
         <is>
           <t>مرطبات و جاتوهات ابو زيتون</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
-      <c r="D117" t="inlineStr">
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr">
         <is>
           <t>https://instagram.com/abo.zaiton</t>
         </is>
       </c>
     </row>
-    <row r="118">
-[...9 lines deleted...]
-      <c r="D118" t="inlineStr">
+    <row r="82">
+      <c r="A82" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>ALMALK</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr">
         <is>
           <t>https://instagram.com/almalak_resto</t>
         </is>
       </c>
     </row>
-    <row r="119">
-[...3 lines deleted...]
-      <c r="B119" t="inlineStr">
+    <row r="83">
+      <c r="A83" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" t="inlineStr">
         <is>
           <t>Lusail Cafe</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr"/>
-      <c r="D119" t="inlineStr">
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
         <is>
           <t>https://instagram.com/lusail_cafe1</t>
         </is>
       </c>
     </row>
-    <row r="120">
-[...3 lines deleted...]
-      <c r="B120" t="inlineStr">
+    <row r="84">
+      <c r="A84" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" t="inlineStr">
         <is>
           <t>SKY VIEW | مطعم سكاي ڤيو</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
+      <c r="C84" t="inlineStr">
         <is>
           <t>صالة وقاعة سكاي ڤيـو
 📸 حكاية تُروى ، وفخامة تَبقى وتُطوى .. 
 📍 مفترق النص جنوبا 400 متر ، بجوار منتزة الحياة ..
 🗓️لحجوازتكم السعيدة: 0597708705</t>
         </is>
       </c>
-      <c r="D120" t="inlineStr">
+      <c r="D84" t="inlineStr">
         <is>
           <t>https://instagram.com/h.sky.view</t>
         </is>
       </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Talat Bahr</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/talat_bahr/</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>R2 Gaming</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr"/>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/r2_gaming2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Solay Hall</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr"/>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/solay_hall/</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Eman Adnan Ali</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr"/>
+      <c r="D88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Space Market </t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr"/>
+      <c r="D89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>lamsat.store</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr"/>
+      <c r="D90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Lina-store</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>𝓜𝓸𝓸𝓷𝓵𝓲𝓰𝓱𝓽</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr"/>
+      <c r="D92" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Batikha</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr"/>
+      <c r="D93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Maryan’s boutique</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Manajel Fashion</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>متجر ليلى🎀💗</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr"/>
+      <c r="D96" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 𝘼𝙡𝙖𝙖 𝘾𝙚𝙣𝙩𝙚𝙧</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr"/>
+      <c r="D97" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Alborno Gifts</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr"/>
+      <c r="D98" t="inlineStr"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Pink Nail studio</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr"/>
+      <c r="D99" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Loreta store / لوريتا</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr"/>
+      <c r="D100" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Mushtaha Center | مشتهى سنتر</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr"/>
+      <c r="D101" t="inlineStr"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Nada’s store ✨</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr"/>
+      <c r="D102" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Queen dress</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Nana Azayza</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Chikko</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr"/>
+    </row>
+    <row r="106">
+      <c r="A106" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Alsisi Store</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr"/>
+      <c r="D106" t="inlineStr"/>
+    </row>
+    <row r="107">
+      <c r="A107" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Sultan Camera</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr"/>
+    </row>
+    <row r="108">
+      <c r="A108" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Sea Story</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr"/>
+      <c r="D108" t="inlineStr"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Cafe SoulMate</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr"/>
+    </row>
+    <row r="110">
+      <c r="A110" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Blue Max</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr"/>
+      <c r="D110" t="inlineStr"/>
+    </row>
+    <row r="111">
+      <c r="A111" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Reem Beauty center</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Party Center Gaza</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr"/>
+    </row>
+    <row r="113">
+      <c r="A113" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>يوسف عاشور  || yousef_ashour246</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr"/>
+      <c r="D113" t="inlineStr"/>
+    </row>
+    <row r="114">
+      <c r="A114" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Al Roof Café &amp; Lounge</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr"/>
+      <c r="D114" t="inlineStr"/>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>EP Optical Center</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr"/>
+      <c r="D115" t="inlineStr"/>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Zero Eight 08</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr"/>
+    </row>
+    <row r="117">
+      <c r="A117" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Raseef - رصيف</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr"/>
+      <c r="D117" t="inlineStr"/>
+    </row>
+    <row r="118">
+      <c r="A118" t="n">
+        <v>117</v>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Azad càfe &amp; more</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr"/>
+      <c r="D118" t="inlineStr"/>
+    </row>
+    <row r="119">
+      <c r="A119" t="n">
+        <v>118</v>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Shoes Mall</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr"/>
+      <c r="D119" t="inlineStr"/>
+    </row>
+    <row r="120">
+      <c r="A120" t="n">
+        <v>119</v>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>𝑽𝒊𝒐𝒏𝒏𝒂</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr"/>
+      <c r="D120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>120</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Talat Bahr</t>
+          <t xml:space="preserve">Twix Cafe </t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>https://www.instagram.com/talat_bahr/</t>
+          <t>https://instagram.com/twix_cafe.restaurant</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>121</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>R2 Gaming</t>
+          <t>ZONE COFFEE &amp; EATERY</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr">
         <is>
-          <t>https://www.instagram.com/r2_gaming2/</t>
+          <t>https://instagram.com/zone_coffee.ps</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Solay Hall</t>
+          <t>Pizza Pizza</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>https://www.instagram.com/solay_hall/</t>
+          <t>https://instagram.com/pizzapizza.ps</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>123</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Eman Adnan Ali</t>
+          <t>Dubai Coffee Zone</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
-      <c r="D124" t="inlineStr"/>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>https://instagram.com/dubai.c.zone</t>
+        </is>
+      </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>سبيس ماركت✨</t>
+          <t>ŌRTA ĆAFFEE</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
-      <c r="D125" t="inlineStr"/>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>https://instagram.com/orta_caffee</t>
+        </is>
+      </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>lamsat.store</t>
+          <t>Miza mobile company</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
-      <c r="D126" t="inlineStr"/>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>https://instagram.com/miza.mobile1</t>
+        </is>
+      </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Lina-store</t>
+          <t>Abo Hammouda</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
-      <c r="D127" t="inlineStr"/>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>https://instagram.com/abo_hammouda_restaurant</t>
+        </is>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>𝓜𝓸𝓸𝓷𝓵𝓲𝓰𝓱𝓽 // مون لايت</t>
+          <t>Nuss Cafe</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
-      <c r="D128" t="inlineStr"/>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>https://instagram.com/nusscafee</t>
+        </is>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>#العائلة_الأنيقة_قطاع غزة🎀✨🛍️</t>
+          <t>Bee Cafe</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
-      <c r="D129" t="inlineStr"/>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>https://instagram.com/beecafe.ps</t>
+        </is>
+      </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>بطيخة🍉</t>
+          <t>Fries station</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
-      <c r="D130" t="inlineStr"/>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>https://instagram.com/friesstation.rest</t>
+        </is>
+      </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Maryan’s boutique</t>
+          <t>Baba Roti</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
-      <c r="D131" t="inlineStr"/>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>https://instagram.com/baba.roti</t>
+        </is>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>مناجل للتراث الفلسطيني🪡</t>
+          <t>Akila Coffe</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
-      <c r="D132" t="inlineStr"/>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>https://instagram.com/akila_coffee</t>
+        </is>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>متجر ليلى🎀💗</t>
+          <t>Sweet Love Chocolate</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
-      <c r="D133" t="inlineStr"/>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>https://instagram.com/sweet_love_chocolat</t>
+        </is>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>ألاء سنتر  _ 𝘼𝙡𝙖𝙖 𝘾𝙚𝙣𝙩𝙚𝙧 👗</t>
+          <t>Bylsan</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
-      <c r="D134" t="inlineStr"/>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>https://instagram.com/bylsan2019</t>
+        </is>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>شركة البورنو للهدايا والتغليف</t>
-[...3 lines deleted...]
-      <c r="D135" t="inlineStr"/>
+          <t>Alssaj Gaza</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>غزة - مفترق أبو طلال - بجوار مدينة اللحوم | 0597595959</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>https://instagram.com/saj.gaza</t>
+        </is>
+      </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Pink Nail studio</t>
-[...3 lines deleted...]
-      <c r="D136" t="inlineStr"/>
+          <t>Hadaya Zekra</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>نجعل من مناسباتك الخاصة ذكرى لاتنسى | 0595864790 | 0567590200</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>https://instagram.com/hadaya.zekra</t>
+        </is>
+      </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Loreta store / لوريتا</t>
+          <t>CLASSIC MAN Gaza</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
-      <c r="D137" t="inlineStr"/>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>https://instagram.com/classic.man.gaza</t>
+        </is>
+      </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Mushtaha Center | مشتهى سنتر</t>
+          <t>Action Shop Gaza</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
-      <c r="D138" t="inlineStr"/>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>https://instagram.com/action_shop_gaza</t>
+        </is>
+      </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Nada’s store ✨</t>
+          <t>Fashion Cosmate</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
-      <c r="D139" t="inlineStr"/>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>https://instagram.com/fashion.cosmate</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Queen dress_ فستان الملكة</t>
+          <t>collection store معرض صافي كولكشن</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
-      <c r="D140" t="inlineStr"/>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>https://instagram.com/collection.store9</t>
+        </is>
+      </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Nana Azayza</t>
+          <t>الأميرات</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
-      <c r="D141" t="inlineStr"/>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>https://instagram.com/ammerat_royal</t>
+        </is>
+      </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>chikko0o0</t>
+          <t>Centro Fashion Gaza</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
-      <c r="D142" t="inlineStr"/>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>https://instagram.com/centro_fashion_gaza</t>
+        </is>
+      </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>المصورة جمانة سمارة 📸✨✨</t>
+          <t>Khayrat Alsham</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
-      <c r="D143" t="inlineStr"/>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>https://instagram.com/khayrat.sham</t>
+        </is>
+      </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Sultan_Camera</t>
+          <t>Majd alshabrawe jewelry</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>144</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Sea Story | حكاية بحر</t>
+          <t>Story Dress6</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>145</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Cafe SoulMate</t>
+          <t>Asad Electro</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>146</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>منتجع  Blue Max</t>
+          <t>بيتزا الطابون</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>147</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Reem Beauty center</t>
+          <t>Classic Cafe</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>متجر بارتي سنتر للهدايا والورود وكافة مستلزمات التزيين</t>
+          <t xml:space="preserve">Pizza Room </t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>يوسف عاشور  || yousef_ashour246</t>
+          <t>Shawerma Fahed</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>150</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Al Roof Café &amp; Lounge | الرووف</t>
+          <t>ShadiSafi</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>151</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>EP Optical Center</t>
+          <t>Hyper Younis Mall</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>152</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Zero Eight 08 | زيرو ايت كافي</t>
+          <t>Fox Plus</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>153</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Raseef - رصيف</t>
+          <t>Miramar</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>154</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Azad càfe &amp; more</t>
+          <t>Tiba Mobile</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>155</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>شوز مول</t>
+          <t>Nesto Market</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
-      <c r="D156" t="inlineStr"/>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>https://instagram.com/nesto_market_gaza</t>
+        </is>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>𝑽𝒊𝒐𝒏𝒏𝒂</t>
+          <t>Samano La Granola</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
-      <c r="D157" t="inlineStr"/>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>https://instagram.com/samanolagranolagaza</t>
+        </is>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>تويكس 💥</t>
+          <t>Hyper Mall</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
-          <t>https://instagram.com/twix_cafe.restaurant</t>
+          <t>https://instagram.com/hyper_mall1</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>158</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>ZONE COFFEE &amp; EATERY</t>
+          <t>Misk Print | مسك برنت</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
-          <t>https://instagram.com/zone_coffee.ps</t>
+          <t>https://instagram.com/misk.print.gaza</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>159</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>مطعم بيتزا بيتزا | Pizza Pizza</t>
+          <t>TopTen | توب تين</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
-          <t>https://instagram.com/pizzapizza.ps</t>
+          <t>https://instagram.com/topten_gaza</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>160</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>دبي كافيه زوون - Dubai Coffee Zone</t>
+          <t>Abushaban Home</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
-          <t>https://instagram.com/dubai.c.zone</t>
+          <t>https://instagram.com/abushaban_home</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>161</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>ŌRTA ĆAFFEE</t>
+          <t>Fyonka Gaza</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr">
         <is>
-          <t>https://instagram.com/orta_caffee</t>
+          <t>https://instagram.com/fyonka_gaza_</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>162</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>شركة ميزا موبايل || miza mobile company</t>
+          <t xml:space="preserve">Villa Sparkle </t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr">
         <is>
-          <t>https://instagram.com/miza.mobile1</t>
+          <t>https://instagram.com/sparkle.gaza</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>163</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>أبو حمودة الدهدار للمأكولات الشعبية</t>
+          <t>Times Square</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
-          <t>https://instagram.com/abo_hammouda_restaurant</t>
+          <t>https://www.instagram.com/times_square2</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>164</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>نُص كافيه | Nuss Cafe</t>
+          <t>Taj Mood Cafe</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
-          <t>https://instagram.com/nusscafee</t>
+          <t>https://www.instagram.com/tajmood_cafe</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Bee</t>
+          <t>Mazazik Cafe and Restaurant</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
-          <t>https://instagram.com/beecafe.ps</t>
+          <t>https://www.instagram.com/mazazik_cafe</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>166</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>فرايز ستيشن - Fries station</t>
+          <t>B Twelve Restaurant</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
-          <t>https://instagram.com/friesstation.rest</t>
+          <t>https://www.instagram.com/b12.ps</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>167</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Baba Roti</t>
+          <t>Vibe Cafe</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
-          <t>https://instagram.com/baba.roti</t>
+          <t>https://www.instagram.com/vibecafepal</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>168</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>بوظة وبراد عكيلة</t>
+          <t>Vibe Co-working Space</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr">
         <is>
-          <t>https://instagram.com/akila_coffee</t>
+          <t>https://www.instagram.com/vibe.pal</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>169</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>sweet_love_choclate</t>
+          <t>Trend Store</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
-          <t>https://instagram.com/sweet_love_chocolat</t>
+          <t>https://www.instagram.com/trend._.store1</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>بيلسان للهدايا</t>
+          <t>HAVEN WEDDING HALL</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr">
         <is>
-          <t>https://instagram.com/bylsan2019</t>
+          <t>https://www.instagram.com/haven._hall</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>171</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>مطعم وبيتزا الصاج</t>
+          <t>Center Hala</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
-          <t>https://instagram.com/saj.gaza</t>
+          <t>https://www.instagram.com/center.halaa</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>متجر ذكرى للهدايا والشكولاته</t>
+          <t>LETON HALL</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr">
         <is>
-          <t>https://instagram.com/hadaya.zekra</t>
+          <t>https://www.instagram.com/leton_hall</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>173</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>كلاسيك مان | CLASSIC MAN</t>
-[...2 lines deleted...]
-      <c r="C174" t="inlineStr"/>
+          <t>Al Qalaa Cafe</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Deir al-Balah – Al-Midfa Roundabout – 50 meters south of the roundabout</t>
+        </is>
+      </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>https://instagram.com/classic.man.gaza</t>
+          <t>https://www.instagram.com/al.qalaa._.cafe</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>174</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Action Shop Gaza</t>
+          <t>Candy Store Gaza</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
-          <t>https://instagram.com/action_shop_gaza</t>
+          <t>https://www.instagram.com/candystore.gaza</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>175</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>معرض فاشون للإكسسوارات</t>
+          <t>Prestige PS</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
-          <t>https://instagram.com/fashion.cosmate</t>
+          <t>https://www.instagram.com/1prestigeps</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>collection store معرض صافي كولكشن</t>
+          <t>ROKON SPACE</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
-          <t>https://instagram.com/collection.store9</t>
+          <t>https://www.instagram.com/rokon.space</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>الأميرات</t>
+          <t>ROKON STORE</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
-          <t>https://instagram.com/ammerat_royal</t>
+          <t>https://www.instagram.com/rokon.store</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>178</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Centro Fashion Gaza</t>
+          <t>VIOLET WEDDING HALL</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
-          <t>https://instagram.com/centro_fashion_gaza</t>
+          <t>https://www.instagram.com/__violet__violet</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>179</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Khayrat Alshamخيرات الشام</t>
+          <t>CINNOVA Sweets</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
-          <t>https://instagram.com/khayrat.sham</t>
+          <t>https://www.instagram.com/cinn.ovasweets</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="n">
+        <v>180</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>JUST BRANDS GAZA</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr"/>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/justbrandsgaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="n">
+        <v>181</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>ABU TAREQ SHOPPING</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr"/>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/abu_tareq_shopping</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="n">
+        <v>182</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>الكتناني دولة الفرسان</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr"/>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/elketnany7alforsan</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="n">
+        <v>183</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>AL ASHQAR ACC</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr"/>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/alashqar.acc</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="n">
+        <v>184</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Shafoot Restaurant</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr"/>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/shafoot_restaurant</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="n">
+        <v>185</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Aljundi Mall</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr"/>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/aljundimall</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="n">
+        <v>186</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Abdou Trading</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr"/>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/abdou.trading/</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="n">
+        <v>187</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Hneif Fmarket</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr"/>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/hneif_fmarket2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="n">
+        <v>188</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Abou Youssef Market</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr"/>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/aboyoussefmarket/</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="n">
+        <v>189</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Babelhara</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr"/>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/babelhara_/</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="n">
+        <v>190</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Bistro Arafat Restaurant</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr"/>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/bistro_arafat/</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="n">
+        <v>191</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Asemarest</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr"/>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/asemarest/</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="n">
+        <v>192</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Florya Foodcourt</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr"/>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/florya.foodcourt/</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="n">
+        <v>193</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Bayte Mool</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr"/>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/bayte_mool2026/</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="n">
+        <v>194</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>مطعم ومطبخ الشمال</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr"/>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/nnkitchen2026/</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="n">
+        <v>195</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Aynur Boutique</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr"/>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/aynur.botique/</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="n">
+        <v>196</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Buzzle Events</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/buzzle.events/</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="n">
+        <v>197</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Buzzle Café</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr"/>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/buzzle.cafe/</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="n">
+        <v>198</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Irhayyem</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr"/>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/irhayyem_for_trading/</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="n">
+        <v>199</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>La Casa Gaza</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr"/>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/lacasa.gaza/</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="n">
+        <v>200</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>La Casa Mall</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr"/>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/lacasamallpal/</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="n">
+        <v>201</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>District 1</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr"/>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/district1ps/</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="n">
+        <v>202</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Savor</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr"/>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/savor.ps/</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="n">
+        <v>203</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Fashion Avenue</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr"/>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/fashionavenue_gaza/</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="n">
+        <v>204</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>كوافير أرزاق</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr"/>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/coiffure_arzak/</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="n">
+        <v>205</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Azoz Burger</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr"/>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/azoz_burger/</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="n">
+        <v>206</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Diafa</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr"/>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/diafa_/</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="n">
+        <v>207</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>A1 Cafe &amp; Events</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr"/>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/a1.cafe.events/</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="n">
+        <v>208</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Tulipflowers Gaza</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr"/>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>https://instagram.com/tulipflowers.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="n">
+        <v>209</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Chello House</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr"/>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>https://instagram.com/chello_house_</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="n">
+        <v>210</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Panda Mall</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>أوفر و أسهل تسوق لكل ما تحتاجه الأسرة تحت سقف واحد و بأسعار تنافسية.🐼🛒</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>https://instagram.com/pandamall.ps</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="n">
+        <v>211</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>VrStation/KidsStation</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>أول صالة لألعاب الواقع الافتراضي VR في قطاع غزة .
+مواعيد العمل : من الساعة 10 وحتى 5 مساءا . 
+العنوان : تل الهوا - جنوب كيرفور ب ١٠٠ متر .</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>https://instagram.com/vr.station.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="n">
+        <v>212</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>CELLO Beauty Salon</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>تشيلو || CELLO
+حيث الجمال يُعزف بهدوء 🎻 
+ 📍 / شارع اللبابيدي- الشارع المقابل لمقبرة الشيخ رضوان- مقابل مدرسة البراق  داخل  @chello_house_
+Open:9AM-4PM</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>https://instagram.com/chello_beauty_salon</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="n">
+        <v>213</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Abu Jbara</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>♥️مركز أبو جبارة التجاري
+ 📍الشيخ رضوان - مفترق السوق - الشارع الأول
+🔥🤩أقوى وأفضل العروض على مستوى قطاع غزة</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>https://instagram.com/jbara.center</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="n">
+        <v>214</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>متجر كوين 👑</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>QueenStore
+متخصصون في بيع الشنط👜والأكسسوارات💍
+📍غزة الرمال تقاطع شارع خالد بن الوليد(مقابل كاظم)مع عمربن 
+عبدالعزيز(شارع شركة جوال)
+للحجز 📲0597422202</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>https://instagram.com/queen_store_gazaa</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="n">
+        <v>215</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Lora Fashion - لــورا فـاشـون 🌸</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>✨ LORA | لأن الأناقة تبدأ من التفاصيل
+👗 بيع • تأجير أرقى فساتين السهرة 
+🚚 توصيل إلى جميع مناطق غزة
+📞 للتواصل 0592514639
+📩 للحجز والطلبات عبر الرسائل</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>https://instagram.com/lora_fashion_gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="n">
+        <v>216</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>dubai_jewelery</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr"/>
+      <c r="D217" t="inlineStr"/>
+    </row>
+    <row r="218">
+      <c r="A218" t="n">
+        <v>217</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Green store85</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr"/>
+      <c r="D218" t="inlineStr"/>
+    </row>
+    <row r="219">
+      <c r="A219" t="n">
+        <v>218</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Greengamezone</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr"/>
+      <c r="D219" t="inlineStr"/>
+    </row>
+    <row r="220">
+      <c r="A220" t="n">
+        <v>219</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Greenstudiio</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr"/>
+      <c r="D220" t="inlineStr"/>
+    </row>
+    <row r="221">
+      <c r="A221" t="n">
+        <v>220</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>Naya Fashion</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr"/>
+      <c r="D221" t="inlineStr"/>
+    </row>
+    <row r="222">
+      <c r="A222" t="n">
+        <v>221</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Mohaned store</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr"/>
+      <c r="D222" t="inlineStr"/>
+    </row>
+    <row r="223">
+      <c r="A223" t="n">
+        <v>222</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Kanan cf</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr"/>
+      <c r="D223" t="inlineStr"/>
+    </row>
+    <row r="224">
+      <c r="A224" t="n">
+        <v>223</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Depth store1</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr"/>
+      <c r="D224" t="inlineStr"/>
+    </row>
+    <row r="225">
+      <c r="A225" t="n">
+        <v>224</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Be 1 Gym</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr"/>
+      <c r="D225" t="inlineStr"/>
+    </row>
+    <row r="226">
+      <c r="A226" t="n">
+        <v>225</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Silver Gym 26</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr"/>
+      <c r="D226" t="inlineStr"/>
+    </row>
+    <row r="227">
+      <c r="A227" t="n">
+        <v>226</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Sady Jewelery</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr"/>
+      <c r="D227" t="inlineStr"/>
+    </row>
+    <row r="228">
+      <c r="A228" t="n">
+        <v>227</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Jewelery abomoath</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr"/>
+      <c r="D228" t="inlineStr"/>
+    </row>
+    <row r="229">
+      <c r="A229" t="n">
+        <v>228</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Nael Younis Jewelry</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr"/>
+      <c r="D229" t="inlineStr"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="n">
+        <v>229</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Mahmod Jewelry</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr"/>
+      <c r="D230" t="inlineStr"/>
+    </row>
+    <row r="231">
+      <c r="A231" t="n">
+        <v>230</v>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>Faresghoul Jewellery</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr"/>
+      <c r="D231" t="inlineStr"/>
+    </row>
+    <row r="232">
+      <c r="A232" t="n">
+        <v>231</v>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Alserjewellry</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr"/>
+      <c r="D232" t="inlineStr"/>
+    </row>
+    <row r="233">
+      <c r="A233" t="n">
+        <v>232</v>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Birds&amp;Buns</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr"/>
+      <c r="D233" t="inlineStr"/>
+    </row>
+    <row r="234">
+      <c r="A234" t="n">
+        <v>233</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Scoop.ps</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>More Than a Taste ✨
+بيتزا | حلويات | مشروبات
+Pizza | Desserts | Drinks
+📍غزة- البلدة القديمة - خلف المستشفى المعمداني 
+📱 0592096662</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>https://instagram.com/scoopicecream.ps</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="n">
+        <v>234</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mazaj </t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>شركة مزاج في غزة متخصصة في إنشاء وإدارة المطاعم والمقاهي الفاخرة، تمتلك أكبر مصنع للكيك والحلويات والمخبوزات الأوروبية والآيس كريم بالإضافة للشوكولاه</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>https://instagram.com/mazajps</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="n">
+        <v>235</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Sandwich Hup</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>Sandwich Hub | ساندوتش هَبْ
+الساندوتش الصح!
+سندويشات دجاج بطعم واضح، خدمة أسرع، وتجربة أقرب عليك.
+District One في</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>https://instagram.com/sandwichhubps</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="n">
+        <v>236</v>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>BETELLO</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Meat &amp; Chicken
+غزة - شارع النصر - شمال مفترق UNDP
+0566551100
+0592551100
+#3666666</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>https://instagram.com/betello_danaf</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="n">
+        <v>237</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Chicago Salon</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>مركز شيكاغو للتدريب والتطوير ✨
+نصنع المهارة ونطوّر الموهبة 🎓
+لكافة الدورات التدريبية 
+📍البريج - شرق دوار أبو رصاص 🇵🇸  
+📞 للحجز والتدريب: 0598997395</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>https://instagram.com/chicago__center</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="n">
+        <v>238</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Bitar_Gifts_shop</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>البيطار للتحف والهدايا
+غزة النصر عيادة السويدي بجوار العشي سنتر 
+ليس لدينا فروع أخرى
+📲-‪ +972 59‑888‑0088‬</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>https://instagram.com/bitar_gifts__shop</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="n">
+        <v>239</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>Victroia Fashion / فيكتوريا</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>أضخم صالة عرض بدل الزفاف والسهرة في القطاع
+#ليس_لدينا_فروع_اخرى
+ العنوان .غزة _النصر _مقابل السويدي‭ 
+‭ 0599775065‬ ‏
+‭0597208016‬
+ واتس00972592708460</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>https://instagram.com/victoriafashion_gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="n">
+        <v>240</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Chic Center</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>شِلات – شنط – إكسسوارات – مكياج – ملابس
+قسم خاص لتجهيز العروس ✨
+نرحّب بكم ونتميّز من أجلكم 💖
+📍 خان يونس – شارع البحر – مجمّع محروس فارس</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>https://instagram.com/chic.center.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="n">
+        <v>241</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Taj Mall</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr"/>
+      <c r="D242" t="inlineStr"/>
+    </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>242</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Diamond Salon</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Shine bright like a diamond💎 
+ عنواننا الجديد/ الطيران-الظافر ٩- الطابق الثاني- يسار الدرج
+For booking: 0567387777
+0594357777</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>https://instagram.com/diamondssal</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="n">
+        <v>243</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Jaber Market</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>جبر ماركت
+متعة التسوق لدينا
+متاح الدفع عبر التطبيق البنكي و بال بي (المحفظة)
+📍غزة شارع الشفا - شمال دوار الشباب والرياضة</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>https://instagram.com/jabermarket0</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="n">
+        <v>244</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>Taj Meat</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr"/>
+      <c r="D245" t="inlineStr"/>
+    </row>
+    <row r="246">
+      <c r="A246" t="n">
+        <v>245</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Em Ali Sweets</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>"حلويات شرقية صُنعت بكل حب"❤️
+لتواصل والاستفسار على الارقام التالية📩
+☎️ 059-4588664 / ‭059-9603645‬
+شارع الصحابة بجانب محطة الصحابة لتحلية المياه📍</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>https://instagram.com/em.ali_sweets</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Golden City</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>العنوان: مواصي خانيونس_وسط شارع بحيرة فش فريش_بإتجاه المنتزه الاقليمي_شاليه تل الجنان سابقاً</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>https://instagram.com/golden._.city1</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>4 Seasons Joy</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>"حيث تلتقي الفخامة بالأناقة، لتبدأ أروع قصصكم"
+العنوان : غزة الثلاثيني مقابل شركة الكهرباء القديمة
+للحجز :📞 0597213737
+          📞 0599737263</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>https://instagram.com/4season.joys</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>Villa Alassar</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>توثيق اللحظة الذهبية 👰‍♀️🤵‍♂️ 
+جلسات تصوير  ، تصوير المناسبات 
+للحجز / 0597590212
+0599159385
+دير البلح البركة شارع العكلوك فيلا أبو ماهر العصار</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>https://instagram.com/villa_alassar_12</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>SHAGHAF CAFE</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>☕ شغف – مطعم وكافيه
+🍰 طعم يجمعنا، أجواء تدفيك
+📍 خانيونس – شارع البحر | النصيرات – بجوار بنك فلسطين
+📞 خانيونس 0567740245 
+📞نصيرات 0592191475</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>https://instagram.com/shaghaf.cofe</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>Sedar</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>SedAR | سيدار
+تسوق . خدمات . توصيل
+🍔 مطاعم | 🛍️ متاجر | 🚴‍♂️ توصيل سريع
+💳 دفع كاش او بنكي
+⬇️ حمّل التطبيق</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>https://instagram.com/sedar.ps</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>Vitamin pharmacy</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>صيدلية فيتامين خدمة صيدلانية مميزه وآمنة بإشراف أمهر طاقم طبي على مدار الساعة
+العنوان مواصي خانيوس جنوب محطة المجايدة ب200 باتجاه الجنوب"الأقصى/طبريا"</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>https://instagram.com/vitamin__farm</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>Shahed Resto Hall</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>الأرقى على مستوى خانيونس ❤️‍🔥
+  مطعم وقاعة شهد 
+📍بحر خانيونس - تقاطع شارع 5 مع شارع الرشيد
+رقم التواصل 00972597603897
+إدارة : أحمد تيسير</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>https://instagram.com/shahed_resto_hall</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>Ghazaliyah</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>✨ غزالية ✨  
+بدل عرائس | فساتين سهرة | صالون تجميل 👰🏻‍♀️💄  
+كل تفاصيل جمالك بمكان واحد 🤍  
+📍 خانيونس - مفترق الظهرة - مجمع البطش التجاري</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>https://instagram.com/gzly.beauty</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>NOVA DERMA</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>🪙 مركز نوڤا ديرما للتجميل 
+ 🇮🇹 العيادة الإيطالية   
+غزة-النصيرات-خان يونس
+للتفاصيل : 0592491010</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>https://instagram.com/novaderma.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>Farra Market</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>الاختيار الذكي لكل بيت 🛒
+📍 خان يونس - شارع جلال 
+📍 خان يونس ـ شارع أصداء</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>https://instagram.com/farra.market1</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>Deryal Mall</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>ديريال مول 🛍️
+حيث تبدأ تجربة التسوق العائلي 🛒
+مول يجمع كل احتياجاتك تحت سقف واحد 1️⃣ 
+📍فلسطين - دير البلح</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>https://instagram.com/deryal.mall</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>Alqarnawi Market</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>سوبر ماركت القريناوي 🛒
+جودتنا تميزنا، وتنوعنا يلبي كل احتياجاتكم ⚜
+📍خانيونس _ البلد _ غرب عمارة الجاسر 
+🕙                         للتواصل/0594772616</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alqarnawi.market</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>258</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>CRISPINO</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>مذاق يجمع الاصالة بالجودة 👍🏼
+ مطعم CRISPINO_كرسبينو
+جاهز لاستقبالكم 👇
+🚩 مواصي القرارة _شمال ميناء القرارة _ب200 متر ❤️</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>https://instagram.com/crispino.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>259</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dahab </t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>▪المصنع مفترق الشعبية
+▪الفرع الرئيسي النصر - محطة بهلول 
+▪فرع دير البلح- جنوب مفترق البركة
+▪فرع النصيرات - مقابل بنك فلسطين
+▪فرع خان يونس تحت الصيانه</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>https://instagram.com/dahabsweets</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>260</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>King Beach</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>إستراحة كينج بيش 
+ملك الشاطئ 
+العنوان /
+مواصي خانيونس_ شارع الرشيد _جنوب_ كافتريا الاهرام  _ب100متر</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>https://instagram.com/kingbeach2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>261</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Casta Cafe</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Casta Coffee &amp; Restaurant 💫
+ليس مجرد كافي بل حكاية مختصرة للجمال 
+ نسعى دوماً لراحتكم وتلبية طلباتكم 🤍
+العنوان / مواصي خانيونس _جنوب النص ب 100 م</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>https://instagram.com/casta_.cafe</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="n">
+        <v>262</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Rokn cafe</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>📍عنوانا مواصي خانيونس دوار النص بإتجاه الشرق ١٥٠ م
+لحجز المناسبات الخاصة تواصلوا معانا 🥳❤️</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>https://instagram.com/rokncafe.ps</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="n">
+        <v>263</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>Royal palece</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>✨ Royal Palace | القصر الملكي
+👑 أفراح تليق بذكريات العمر
+💍 خدمات راقية وتجهيزات متكاملة
+📍 دير البلح / شارع البركة</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>https://instagram.com/royalpalace.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="n">
+        <v>264</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>Alabddasawi Market</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>رقم واتس: ‪+972 59‑916‑1566‬ 
+مهند العبدساوي 
+‪
+رقم  جوال : 0599161566‬
+عنواننا خانيونس شارع جمال عبدالناصر بجوار مدرسة 
+حيفا قريب من شارع جلال</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alabdasawi.market</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="n">
+        <v>265</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Sonic vip</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Sonic vip
+خدمات التوصيل السريع(خاص بالوسطى)</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>https://instagram.com/sonic.vip.100</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="n">
+        <v>266</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Shawarma Amir</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>shawarma.amir.rest 
+مطعم شاورما متخصص في إعداد ألذ أطباق الشاورما والمأكولات والحلويات الغربيه الأصيلة 🌯🍢🍮
+رمزون النصيرات شارع صلاح الدين عماره سكر</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>https://instagram.com/shawarma.amir.rest</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="n">
+        <v>267</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>Ghandour Cake</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>كيك غندور خبرة 20 عام 👑
+العنوان . غزة. النصر. مقابل مول ستيبس عمارة الغندور 😍
+تابعونا على صفحتنا على الفيس بوك ❤</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>https://instagram.com/ghandour._.cake</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="n">
+        <v>268</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>Golden Night</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Golden Night
+صالة جولدن نايت لكافة المناسبات السعيدة 💌
+أفراح
+إشهارات
+زوايا تصوير عصرية
+حجوزات فندقية
+كتب كتاب
+💘سهرات عائلية وشبابية❤️‍🔥
+0598356008</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>https://instagram.com/_golden_night_g</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="n">
+        <v>269</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Dream Castle</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>🏰 Dream Castle | قلعة الأحلام
+👑 وجهتكم لأفخم حفلات الزفاف والمناسبات
+✨ أناقة • فخامة • ذكريات لا تُنسى
+📞 للحجوزات والاستفسارات
+0599014446</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>https://instagram.com/dreamcastle.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="n">
+        <v>270</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>Oppaaa</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Oppaaa Medical Cosmetic Center | أوپا
+أحدث التقنيات في عالم التجميل والعناية 
+📍 النصيرات – عمارة جنين – خلف مطعم جنين
+⬆️  الطابق الثاني
+📞 0592313920</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>https://instagram.com/oppaaa.center</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="n">
+        <v>271</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bomma </t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>BOMMA | Eyewear😎
+Redefine your vision 🕶️
+🚚 Delivery in Gaza
+📩 DM to order
+بومّا لديكم لا خوف عليكم😊</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>https://instagram.com/bomma.store</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="n">
+        <v>272</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>For Ladies</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Gaza📍
+متجر إلكتروني للملابس التركية❣.
+تسليم فوري غزه شمال وجنوب🛵.</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>https://instagram.com/for__.ladies</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="n">
+        <v>273</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>abueskandar cafe</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>معــرض أبــو إسكنــدر ✨
+اسـم عريـق وتجربـة راقيـة
+ كافيه | مكسرات | قهوة &amp;…
+بنستقبلكم يوميـاً من الساعة ال 9 صباحاً
+📍غزة، النصر مقابل مخبز العائلات</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>https://instagram.com/abueskandarcafe</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="n">
+        <v>274</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>شركة ابو اسكندر للتجارة</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>🥜 مكسرات 🌿 بهارات ☕️ قهوة
+🫒 زيت زيتــون 🍯 طحينـة
+صفحــة ابو اسكنـــدر كافيـــه
+🔸️ @abueskandarcafe</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>https://instagram.com/abueskandar2</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="n">
+        <v>275</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>Emaar Clean</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>⭐ تقييم العملاء 9.7/10
+ تم تنظيف وبوليش أكثر من
+🛋️ +1222 كنب
+🏢 +144 شقة كاملة
+🏠 +340 خدمة مدبرة منزلية
+📍 غزة - الرمال - عمارة حسينة
+📞 0593474007</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>https://instagram.com/emaar.clean</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="n">
+        <v>276</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>2 NICE restaurant &amp; coffee</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>مرحبآ بكم في عالم الفخامة 💁
+غزة الرمال شارع الشهداء مقابل برج فلسطين ⏳ 
+☎️ 0567000051</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>https://instagram.com/2_nice_gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="n">
+        <v>277</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>Happy event</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>أمل مهندسة صناعية 
+المتجر مختص ب
+مسكة عروسة ،تبديل دبل  
+لوحة ترحيب  
+توزيعات🎁مستلزمات أفراح 👑 
+تأجير طاولات
+Gaza: ‭059-3400238‬</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>https://instagram.com/happy_event_gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="n">
+        <v>278</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>Retaj Gaza</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>ريتاج ليست مجرد مكتبة 🤩
+المكتبة / 0592686733
+المطبعة / 0597848455
+العنوان/غزة - معسكر الشاطئ بالقرب من مسجد السوسي شمالاً 🏠🏡</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>https://instagram.com/retaj.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="n">
+        <v>279</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>Zahia Store</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>غزة 📍
+نحول أفكارك إلى تصميم مطبوع 📃🛍
+تصميم + طباعة حسب الطلب
+اطلب الأن عبر رسائل الخاص✉</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>https://instagram.com/zahia._store</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="n">
+        <v>280</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rahiq Flowers </t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>رحيق | للورد والهدايا 💐
+تنسيقات ورد • مسكات عروس • هدايا فخمة ✨
+نصنع لحظاتك بلمسة أنثوية راقية 🤍
+🚛 توصيل لجميع قطاع غزة .
+📩 للطلب والاستفسار خاص🤗</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>https://instagram.com/raheq_flowres</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="n">
+        <v>281</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>Soma Store</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr"/>
+      <c r="D282" t="inlineStr"/>
+    </row>
+    <row r="283">
+      <c r="A283" t="n">
+        <v>282</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>TO GO Rimal</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>سنتر TOGO للٱحذية والكوز متكس 💅
+تابعونا على تيك توك togo_rimal
+العنوان :غزة_الرمال .شارع الشهداء .مفترق الاتصالات
+ جوال 📱/0599060506
+تلفون ☎ /2828050</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>https://instagram.com/togo_rimal</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="n">
+        <v>283</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Aseel abaya</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Elegance in Every Thread 🎀                                      @aseel_.mohamed🎀
+🎀تصاميم أنيقه،جوده فاخره،لمسه تميزك
+📍متاح التوصيل لجميع مناطق القطااع</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>https://instagram.com/aseel.abayas</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="n">
+        <v>284</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>For You Gym</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>📍 صالة رياضية نسائية ، لياقة بدنية، حديد،زومبا
+📍 خان يونس، حي الأمل ، بجوار مستشفى الهلال الأحمر ، مفترق بدوية
+رقم الهاتف 0598776484</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>https://instagram.com/foryou_gym</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="n">
+        <v>285</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DR KEEF </t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>Cafe Shop Dr. Keef - Gaza
+Jawwal : 0597660621 
+Ooredoo : 0567112250</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>https://instagram.com/dr.keef.cafe</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="n">
+        <v>286</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Flower Cafe</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Girls café🎀 
+• your own space where the sea meets the calmness 
+• Designed for her , Defined by luxury ✨🌱
+📍النصيرات - تبة النويري -منتجع تايمز سكوير</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>https://instagram.com/flower_cafeh</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="n">
+        <v>287</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Times Square Hall</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>حيث تبدأ أجمل الحكايات💎
+حفلات زفاف | خطوبة | مناسبات خاصة
+إطلالة ساحرة على البحر 
+📩 للحجز والاستفسار عبر الرسائل أو على الأرقام 0594600038📞0566000761📞</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>https://instagram.com/timessquare_hall</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="n">
+        <v>288</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Forira Delivery</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>فوريرة ديلفيري 🛵💜
+نوصل طلبك وين ما تكون .. وبأسرع وقت.
+تواصــل معنــا وخلي الباقــي علينـــا 
+📍مدينة غزة | شارع الوحدة مفترق ضبيط
+📞 0599274444</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>https://instagram.com/forira_delivery</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="n">
+        <v>289</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Sheikha Abayah</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>📍غزة | دير البلح | بداية شارع البيئة</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>https://instagram.com/sheikha.abayah</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="n">
+        <v>290</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>Jasmin alShaam</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>مطعم ياسمين الشام .. #من_قلب_الشام😍
+النكهة السورية الأصيلة 🔥
+📍العنوان :النصيرات الشارع العام بالقرب من مفترق العشرين.
+للتواصل:0592553030</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>https://instagram.com/jasminalshaam2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="n">
+        <v>291</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>AuraHall</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>مع قاعة Aura تبدأ الحكايات لتصبح أجمل الذكريات
+ للافراح والمناسبات السعيدة👰‍♀️
+المكان شارع البيئة بجوار مخبز البركة
+إدارة يزن سلمان للتواصل:0599569955</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>https://instagram.com/aura.hall1</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="n">
+        <v>292</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Adwan Jewellery</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>📍خانيونس -البلد-منتصف شارع البحر-مقابل مول السعادة لايوجد لدينا فروع أخرى 💎
+ ‭0567199398‬ ☎️فضل عدوان
+♻️لتواصل عبر الواتساب ‪+972 59‑2876658‬</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>https://instagram.com/adwan._jewellery</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="n">
+        <v>293</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>Abu Dalal Mall</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>مركز تسوق · متجر صغير · أطعمة لذيذة</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>https://instagram.com/abu_dalal_mall</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="n">
+        <v>294</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>Albasher Market</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>نحن نسعى للتواصل معكم دوما بالطريقة التي تحبونها 💙
+سوبر ماركت البشير، رفاهية التسوق 🛒 
+📌موقعنا : غزة - آخر شارع الجلاء - دوار الصاروخ
+#البشير_ماركت</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>https://instagram.com/albashermarket.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="n">
+        <v>295</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>KFC GAZA</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>دجاج كنتاكي - غزة
+كنتاكي غزة | أصل القرمشة عالمياً.. وبمعايير لا تُنافس
+📱 0592410610</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>https://instagram.com/kfc_gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="n">
+        <v>296</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>Rashfah</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>لكل طريق حكاية ••• تبدأ برشفه💫
+📍العنوان:  الرمال - مقابل مكتبة انعيم</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>https://instagram.com/rashfah2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="n">
+        <v>297</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>Lumina Hall Gaza</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Lumina Hall 
+للمناسبات السعيدة💍
+📍 غزة – مفترق السامر – الخدمة العامة – غرب مسجد الأسي
+📞 0593881189
+📞0569988779</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>https://instagram.com/lumina_hall.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="n">
+        <v>298</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Metro 20</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>مترو العشرين🛒
+Photography by: @saaeeddd.77 
+جودة مضمونة أسعار منافسة
+كل ما يلزم البيت في مكان واحد
+📍 النصيرات شارع العشرين📍
+📞0567881263</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>https://instagram.com/metro._.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="n">
+        <v>299</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Prestige Nuts Gaza</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>المكان اللي تلاقي فيه كل شي ناقصك للسهرة🎬
+🍫 شوكولاتة وهدايا تجمّل كل مناسبة 🎁
+📍غزة_السرايا_مقابل مسجد ابوخضره📍</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>https://instagram.com/prestige__nuts</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="n">
+        <v>300</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Aleiz Wedding</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>قاعة العز للأفراح والمناسبات 💎
+إدارة @azoo.jammal 
+📍 دير البلح - رمزون المحطة- شرق 50 متر
+📞 0597900400 
+💫 احجزوا فرحتكم معنا</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>https://instagram.com/aleiz_wedding</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="n">
+        <v>301</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>LaylatAlomr</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>~لأن ليلة العمر بتستحق إطلالة ما بتتكرر 🎀 
+~تأجير آرقى فساتين الزفاف والسهرة✨
+.
+📍دير البلح المعسكر مفترق النخيل 
+☎️ 0592343260</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>https://instagram.com/laylatalomr.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="n">
+        <v>302</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>Oglo Beak</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>كوني انتي بجمالكِ ✨
+🏷️ عروض حصرية وتخفيضات أسبوعية
+📍 العنوان: غزة الساحة شارع فهمي بيك مقابل مكسرات مرتجى
+💬 للاستفسارات، تواصلوا معنا عبر الدايركت</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>https://instagram.com/oglo_beak</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="n">
+        <v>303</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>Jana Light</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>قاعة جنى لايت للمناسبات السعيدة 🎶🥰🎇
+العنوان ✨الصبرة -مقابل عيادة الوكالة - شرق ديوان ابو شريعة ✨
+للتواصل : 0597707770
+للتواصل : 0599341202</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>https://instagram.com/janalight212</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="n">
+        <v>304</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>Al Shami</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>!حلويات، مخبوزات، عصائر، وأكثر
+ 🤎جرب الطعم اللي الكل بيحكي عنه 
+📍دير البلح مقابل المدفع
+النصيرات بجوار بنك فلسطين مقابل دهب</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alshamico</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="n">
+        <v>305</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Rabaa shopping</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>🛒✨ رابعة للتسوق✨ راحتكم تهمنا ✨🛒
+كل ما تحتاجه تحت سقف واحد✨
+أسعار منافسة | عروض مستمرة👌
+📍عنواننا: غزة الرمال مقابل برج بنك فلسطين
+📞0567555581</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>https://instagram.com/rabaa_shopping1</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="n">
+        <v>306</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Revona Hall </t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>✨ ريڤونا للمناسبات السعيدة
+💍 أفراح | خطوبات | مناسبات خاصة
+🏛️ قاعة فاخرة وأجواء إستثنائية
+📞 للحجز والاستفسار: +972567268911</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>https://instagram.com/revona.hall</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="n">
+        <v>307</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>Events &amp; Wedding planner &amp; chocolate Design</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>✨نجيد صناعة أحلى الذكريات بأرقى اللمسات
+✨ التخرج / عيد ميلاد/حفلات الأطفال/ حفلات الزفاف والخطوبة</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>https://instagram.com/lily_eventsgaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="n">
+        <v>308</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>Candy Gaza</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>مشاوي 🔥 شاورما 🌯 كيك 🎂
+ثقة +21200 متابع وتجربة حقيقية أمام الجمهور
+اطلب الآن 📞 0594044333 | دايركت
+مواصي خانيونس_ منتصف شارع النص</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>https://instagram.com/candy.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="n">
+        <v>309</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>alluluah market</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>سوبر ماركت اللؤلؤة لكل ما تحتاجه الاسرة 
+📍المشاعلة - جسر المشاعلة</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alluluahmarket</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="n">
+        <v>310</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>Studio almolook digital</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>🎬 ستوديو الملوك 4K
+✨ نصنع من اللحظة حكاية ✨
+📸 نسعد باستقبال حجوزاتكم وجلسات التصوير الخارجية .
+👤 الإدارة: بلال درويش
+📞 جوال: 0592725307</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>https://instagram.com/studio_almolook_digital</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="n">
+        <v>311</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>Malak Salon</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>ملك بيوتي سنتر 👌🏼
+📍 :   النصيرات_مخيم 2_ مقابل مخبز الحاج✨
+📞: 0597043776 🥰.</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>https://instagram.com/malak_beuty_center</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="n">
+        <v>312</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>Elhellu MakeUP</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>كل شيء مختلف ومميز راح تكتشفوه عندنا 🥺♥️✨
+متوفر قسم جملة للصيدليات ومراكز التجميل والاونلاين🤎
+عنواننا الوحيدد//غزة_الساحة_مجمع فلسطين التجاري✨🚚</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>https://instagram.com/elhellu_make_up</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="n">
+        <v>313</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>DREAMS PALACE</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>• Life is a Collection of moments ✨
+• الموقع المُميز لتوثيق لحظات العُمر📷🤍
+• النصيرات-شارع صلاح الدين-مقابل برج الرائد للإسكان
+📞0592441978
+0595398680</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>https://instagram.com/dreams._.palace</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="n">
+        <v>314</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>مطعم ومطبخ سعدكو</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>️ مطعم ومطبخ سعدكو 🍽
+شاورما • مندي دجاج • رز قدر • عزائم
+📞 0598155606 | 0598681003
+📍خانيونس - شارع النص غرب دوار الأقصى بـ 100 متر
+📩 تواصل واطلب الآن🔥</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>https://instagram.com/saadkoresto</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="n">
+        <v>315</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>Alsarafndi mobile3</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>#الصرفندي_موبايل #ازا_بدك_أبل_نحن_الأصل
+-🤳0568888437
+-🤳0568888415
+📍#نصيرات_بجوار_مول_ابودلال
+مدير المعرض: @morad.sarfandi</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alsarafndi.mobile3</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="n">
+        <v>316</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>Yasminsalon gaza</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>تساريح VIP | صبغات | بروتين
+ميك اب | عرايس 
+📍النصيرات - شمال دوار ابو صرار -بجانب ملعب فلسطين -مقابل ايرون كافي 
+للحجز والاستفسار واتس👇
++970 599908361</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>https://instagram.com/yasminsalon.gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="n">
+        <v>317</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>Jenin Restaurant</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>مطعم جنين Jenin Restaunant
+بنستقبلكم بكل حب 🤍👌
+#جنين _خياركم_الافضل!👌
+#وين_ما_تكون_احنا_بنكون🔥
+📞0595864888
+📍غزة-النصيرات-المفترق العام</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>https://instagram.com/jenin.restaunant</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="n">
+        <v>318</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Calma Cafe </t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>☕ Coffee. Sea. Calm.
+🌊 Beachfront Vibes
+📍 Gaza
+الموقع : دير البلح دوار 17 جنوب 200 متر بجانب استراحة الجزيرة على الشط اهلا وسهلا فيكم ❤️❤️</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>https://instagram.com/calma_cafe__</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="n">
+        <v>319</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rio Market </t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Rio Market
+📍 الصفطاوي - مفترق نقابة العمال - عمارة أبو عيدة
+ 🕘 يومياً: 8:00 صباحاً — 9:00 مساءً
+📞 للاستفسار والتواصل: 0599485419</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>https://instagram.com/rio.market1</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="n">
+        <v>320</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>Cinderella hall ps</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>🏰ليلتكِ مثل الحكايات تبدأ من هنا 
+🪧قاعة مثالية(للمناسبات،اجتماعات ،ندوات،دورات تدريبية)
+📍(المواصي ، مفترق  الاقليمي)
+📲للاستفسار (0592407169)</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>https://instagram.com/cinderella.hall.ps</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="n">
+        <v>321</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>Owda Jewerly</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>مجوهرات أبو أشرف عودة
+💎 بريق يدوم إلى الأبد
+📍 الفرع 1: خانيونس اول شارع البحر
+📍 الفرع 2: جنوب مفترق النص بـ 20 متر
+📍الفرع 3 : منتصف شارع البحر</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>https://instagram.com/owda_jewelry</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="n">
+        <v>322</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>Ashabrawy jewelry</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>✨ إدارة / عائد الشبراوي 
+أفخم تصاميم الذهب والمجوهرات بأسعار تنافسية
+📍 دير البلح - غرب مفترق البركة 
+مقابل حلويات القاضي وبركسات أبو شعبان</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alshabrawyjewelry</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="n">
+        <v>323</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>مجوهرات البلد || J.AlBalad</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>‎
+•ذهب عيار مضمون • تشكيلات أنيقة • أسعار تنافسية🤍
+•هدايا ذهبية تخلّد اللحظات💫
+•دير البلح - دوار البركة - مقابل وطن للاتصالات📍
+•للتواصل | 0599345960</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>https://instagram.com/albalad_jewelry</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="n">
+        <v>324</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>Tayseer jewelry</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>"نصنع لكل لحظة لمعة وبريق "
+📍 : دير البلح_مفترق البركة_بجانب مختبر الحولي ليس لدينا فروع الأخرى 😍
+ الارقام التواصل📞 احمد 0592723641
+محمد 0569588998</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>https://instagram.com/tayseer_jewelry</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="n">
+        <v>325</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alser jewellry </t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>لأنكِ تستحقين التميز، اخترنا لكِ الأفضل داخل مجوهرات داوود السر 💎🥇
+غزة-الرمال-خيال مول 
+دير البلح-حلويات الأمراء 
+📱0599688619 📱0592700080 📱0592402000</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alserjewelry</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="n">
+        <v>326</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>Beauty stor</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>✨ كل ما تحتاجينه لتكوني الأجمل
+👑 جمال لا ينتهي وأناقة بلا حدود
+Makeup • Skincare • Perfume
+📍 دير البلح شارع السلام بجوار سنتر مريم 
+☎️ 0598465772</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>https://instagram.com/1beauty_stor</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="n">
+        <v>327</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>New life</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>قاعة وصالة (New life-حياة جديدة) لجميع المناسبات والافراح 
+للتواصل وللحجز 0595327271
+دامت دياركم عامرة بلافراح والمسيرات</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>https://instagram.com/new_life.102</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="n">
+        <v>328</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>Love story</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>شالية قصة حب 
+شارع الرشيد بحر مواصي خان يونس 
+بعد كافتيريا كرزه 🍒ب300 متر مقابل المستشفي الامريكي بجانب شاليه اللؤلؤه 😍
+للتواصل 
+حسن /‭059-3277383‬</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>https://instagram.com/love_sttory26</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="n">
+        <v>329</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Gazella</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Gazella🦌
+💫استثمر بصحتك🤍 
+حلويات طبيعية تعطيك طاقة حقيقية
+بدون سكر مضاف|بدون زيوت مهدرجة |بدون مواد حافظة
+📍 غزة
+👇اطلب الآن</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>https://instagram.com/gazella.sweets</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="n">
+        <v>330</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>🍦Blue One</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Ice Cream &amp; Sweets
+🔹️ نكهات بتخليك ترجع كل مرة
+🔹️العنوان|شارع جمال عبد الناصر مقابل مدرسة ابن خالدون
+🔹️ متواجدين من 9 صباحاً
+🔹️للتواصل| 0597260332</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>https://instagram.com/blueoneps</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="n">
+        <v>331</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>Alhana Rest</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>🌯شاورما ووجبات مميزة بجودة عالية
+🍟قرمشة مثالية وطعم لا يُقاوم
+⏳ننتظركم يومياً 🍽️
+📍 خان يونس - شارع البحر - مقابل عمارة جاسر
+📱 جوال: 0599351156</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alhana.res</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="n">
+        <v>332</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>Ghazzal Delivery</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>مكتب لتوصيل الطلبات داخل محافظة خانيوس وخارجها 
+ويوجد اسعار خاصة لاصحاب المتاجر والتسويق الإلكتروني 😊
+جوال 0597103537
+ أوريدو 0567695768
+#رفح_تجمعنا</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>https://instagram.com/ghazzal_delivery1</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="n">
+        <v>333</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>Center Pasha</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>معرض أولاد الباشا للأحذية  
+📍العنوان النصيرات شارع العيادة مقابل مدخل الروف 
+لتواصل معنا عبر رقم الهاتف 0594620118</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>https://instagram.com/center_pasha1</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="n">
+        <v>334</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>Alnakheel</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>إحياء جميع المناسبات- اعراس _سهرات شباب _حنة عروس_اجتماعات
+تتسع ل 350شخص 
+العنوان: شارع النصر _ مفترق بهلول 
+إدارة:موسى مطر 
+0592140006
+0592410921</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alnakheel_2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="n">
+        <v>335</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>Alahlam Store</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>عنوان الأناقة في عالم الأحذية 👠👟
+أحدث الموديلات النسائية و الأطفال 🤩
+📍غزة-الرمال-مفترق السرايا-مجمع جاد التجاري
+📞 00970599505790
+🚚 متوفر خدمة التوصيل</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alahlamstoree</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="n">
+        <v>336</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>Abedantica</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>#عبدالمملوك_للاكسسوارات_والهداياا🥰♥️
+#غزة__الرمال_بجوار_مطعم_لنوفا السرايا 
+#النصيرات_مقابل_الهايبر_مول</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>https://instagram.com/abedantica1</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="n">
+        <v>337</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>Al Baron</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>👑 دليفري البارون
+📍 السرايا 
+🚚 🚴🏻‍♂️توصيل وخدمات لوجستية باحترافية
+⚡ سرعة • دقة • ثقة
+✨ خدمة تليق بطلبك
+📲 احجز الآن:
+0595098966
+0567258550</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>https://instagram.com/al.bar00n</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="n">
+        <v>338</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>Almalaki</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>مطعم ومطبخ الملكي 👑
+نكهة تليق بذوقك الملكي 👌❤️
+📍مدخل النصيرات - شارع صلاح الدين
+ للتواصل و الاستفسار الرجاء التواصل على رقم الجوال /0598500026</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>https://instagram.com/almalaki.ps</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="n">
+        <v>339</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>Viola Restaurant</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Resturant &amp; Cafe
+الصفحة الرسمية الوحيدة ✌
+غزة - دوار  ابو حصيرة خلف صالات 😊
+للتواصل على رقم 0595755550 👌
+نسعد بخدمتكم ❤</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>https://instagram.com/viola_resturant</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="n">
+        <v>340</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>El Asmar Mobile</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>معرض الأسمر فون📱لتوفير جميع أنواع الأجهزة الحديثة _ ويوجد لدينا قسم خاص لصيانة الاجهزة 🔬افرعنا: النصيرات_ خانيونس📍. مدير المعرض @mohmad.deban</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>https://instagram.com/el_asmar__mobile</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="n">
+        <v>341</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>Nabil Shawali</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>👓 نبيل شوالي للبصريات A1
+📜 خبرة منذ 1975 | بإدارة أحمد شوالي
+📍 غزة: سنتر فلوريا
+📍 خانيونس:شارع البحر عمارة الأغا &amp; مفترق النص
+رؤيتكم أمانتنا✨</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>https://instagram.com/nabil_shawali_optical.a1</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="n">
+        <v>342</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>Phone Aws</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>▪️متخصص في بيع وشراء الهواتف الذكية 
+▪️أكبر ساحة عرض على مستوى قطاع غزة
+▪️نقدر ثقتكم بنا🤝
+📍 العنوان /دير البلح-شارع البيئة
+0599680828📞
+‭0568122002 📞</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>https://instagram.com/phone_aws</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="n">
+        <v>343</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Oba Market</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>أوبا ماركت لكل ما تحتاجه الأسرة ☺️
+العنوان📍: التوام مقابل مؤسسة بيتنا</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>https://instagram.com/0bamarket</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="n">
+        <v>344</v>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>STEP SHOES</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>STEP SHOES 👟
+أحذية أطفال | نساء | رجال
+📍 شارع النصر – مفترق النسمة
+📞 970592143818+
+حساب Tik Tok👇</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>https://instagram.com/stepshose1</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="n">
+        <v>345</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Eljamala Restaurant</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>مملكتك الأولى لتذوق أشهى المأكولات الشرقية والغربية✨
+📍غزة- شارع الثلاثيني- بجوار بركس الحايك
+اطلب الآن
+📞 : +972599857373
+☎️: 082825332</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>https://instagram.com/eljamala_restaurant</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="n">
+        <v>346</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Restaurant Khames</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>🍝 طعم يخلّيك ترجع
+🥗 سندوتشات | سلطات | مشروبات | حلويات
+📍 غزة – فلسطين
+📞 0567905090 | 0567080170</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>https://instagram.com/restaurant_khames</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="n">
+        <v>347</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Al Naseem Restaurant</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>مطعم النسيم للمأكولات البحرية - غزة - 
+نعمل بنظام التوصيل حسب الطلب
+للتواصل:🇵🇸📲
+‭+٩٧٢ ٥٩-٢٠٣٤٤٤٤‬
+تختلف الأسعار بحسب السوق 👌🏻</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>https://instagram.com/al_naseem_restaurant</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="n">
+        <v>348</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Silver Master</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>مختصون في تفصيل و بيع #الفضة عيار 925💎
+المعرض الرئيسي:غزة-مفترق العباس
+الفرع الاول : الشيخ رضوان-مفترق جحجوح للساعات</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>https://instagram.com/romoz_silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="n">
+        <v>349</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>titanic.gaza</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>📍مطعم وكافية تايتنك 
+🔥طعم يستحق التجربة 
+📍خانيونس البلد / بالقرب من جاسر / عمارة محروس فارس
+📞0598222239</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>https://instagram.com/titanic.gaza_</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="n">
+        <v>350</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>مطعم وكافيه  4you.cofe</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>نكهة أصيلة، أجواء دافئة، وخدمة تليق بذوقك  
+مأكولات شعبية ومشاوي  🍽️
+مشروبات بطابع خاص ☕
+نخدمك بكل حب 📍
+عدي النجار 0594782070📱
+بكر شراب0592026774📱</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>https://instagram.com/4you.cofe</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="n">
+        <v>351</v>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Soul </t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>دلّل مزاجك بزيارة سول كافيه 
+📍خانيونس - وسط البلد - شرق عمارة جاسر - مقابل مجوهرات عودة . 
+JAWWAL 0592754848 
+JAWWAL 0592609499</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>https://instagram.com/soul.palestine1</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="n">
+        <v>352</v>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>My Burger</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>خان يونس
+📍الفرع 1: المواصي - شرق مفترق النص
+00970592942020
+📍الفرع 2: البلد مفترق السيقلي والمجايدة
+00972566942020
+#يلا_برجر</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>https://instagram.com/myburgerps</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="n">
+        <v>353</v>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Rami dabous jewelry</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>قطع من السعادة
+ذهب - فضة  - مجوهرات 💎 💍
+لمزيد من الاستفسار.. راسلنا على الخاص😍👇🏻</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>https://instagram.com/ramidabousjewelry</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="n">
+        <v>354</v>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>Alghandour jewellery</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Alghandour_jewellery
+العنوان الأساسي : غزة ـ البلد ـ شارع عمر المختار ـ عند مفترق سوق العملة
+العنوان الثانوي : غزة ـ الرمال ـ بعد مفترق السرايا غرباً</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>https://instagram.com/alghandour_jewellery</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="n">
+        <v>355</v>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>SILA Store 👜👡 ر</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>معرض سيلا❤️ Sila Store
+حقائب &amp; أحذية
+الكواليتي العالي والموديلات الحلوة بسعر الشعبي 🔥
+خانيونس - شارع جلال 
+بجوار بوتيك محمد شوقي</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>https://instagram.com/sila_store.2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="n">
+        <v>356</v>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>Asia Jewellery</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>العنوان / دير البلح - مقابل البلدية 📍</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>https://instagram.com/asia_jewellery1</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="n">
+        <v>357</v>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>Roza Hall</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>✨صالة روزا للأفراح والمناسبات ✨
+نجعل أفراحكم أجمل بلمسات من الأناقة والرُقي 
+💍 زفاف،خطوبة،حفلات ومناسبات
+🗓️ للحجز والاستفسار عبر الرسائل الخاصة</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>https://instagram.com/roza._hall</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="n">
+        <v>358</v>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>Tokyo Photography Studio 📷💐•</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>TOKYO || طوكيو
+كل لحظة… تستحق أن تُروى بأجمل صورة.
+📍 غزة – النصر، مفترق حميد
+غرب صيدلية مسلم بـ50 متر
+📞 0595996879</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>https://instagram.com/tokyo__gaza</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="n">
+        <v>359</v>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>Bistro Caffe</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>بيسترو كافيه... شي بيحلي القعدة ... و بغير الجو
+النصيرات ـ الدوار العام ـ شارع وشاح للاتصالات</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>https://instagram.com/bistro.caffee1</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>